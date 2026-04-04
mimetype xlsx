--- v0 (2025-12-07)
+++ v1 (2026-04-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>PLATFORME DE LA SAKIMA</t>
   </si>
   <si>
     <t>LISTE DES TITRES MINIERS</t>
   </si>
   <si>
     <t>TITULAIRE</t>
   </si>
   <si>
     <t>TYPE</t>
   </si>
   <si>
     <t>NUMERO</t>
   </si>
   <si>
     <t>STATUT</t>
   </si>
   <si>
     <t>CARRE MINIER</t>
   </si>
   <si>
     <t>PROVINCE</t>
   </si>
   <si>
@@ -96,50 +96,59 @@
     <t>2016/07/05</t>
   </si>
   <si>
     <t>2031/07/04</t>
   </si>
   <si>
     <t>1998/11/05</t>
   </si>
   <si>
     <t>1998/11/06</t>
   </si>
   <si>
     <t>1998/11/15</t>
   </si>
   <si>
     <t>2016/08/13</t>
   </si>
   <si>
     <t>2016/08/14</t>
   </si>
   <si>
     <t>1999/04/04</t>
   </si>
   <si>
     <t>2017/01/03</t>
+  </si>
+  <si>
+    <t>Actif-En Renouvellement</t>
+  </si>
+  <si>
+    <t>Nord-Kivu</t>
+  </si>
+  <si>
+    <t>Renouvellement Octroi</t>
   </si>
   <si>
     <t>2000/02/11</t>
   </si>
   <si>
     <t>2017/11/10</t>
   </si>
   <si>
     <t>2004/04/16</t>
   </si>
   <si>
     <t>2022/01/15</t>
   </si>
   <si>
     <t>2000/03/07</t>
   </si>
   <si>
     <t>2017/12/06</t>
   </si>
   <si>
     <t>2022/04/15</t>
   </si>
   <si>
     <t>1994/11/07</t>
   </si>
@@ -975,181 +984,193 @@
       <c r="C21">
         <v>72</v>
       </c>
       <c r="D21" t="s">
         <v>12</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
         <v>26</v>
       </c>
       <c r="G21" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>10</v>
       </c>
       <c r="B22" t="s">
         <v>11</v>
       </c>
       <c r="C22">
         <v>73</v>
       </c>
       <c r="D22" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E22"/>
+        <v>28</v>
+      </c>
+      <c r="E22" t="s">
+        <v>29</v>
+      </c>
       <c r="F22" t="s">
         <v>26</v>
       </c>
       <c r="G22" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>10</v>
       </c>
       <c r="B23" t="s">
         <v>11</v>
       </c>
       <c r="C23">
         <v>74</v>
       </c>
       <c r="D23" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E23"/>
+        <v>28</v>
+      </c>
+      <c r="E23" t="s">
+        <v>29</v>
+      </c>
       <c r="F23" t="s">
         <v>26</v>
       </c>
       <c r="G23" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>10</v>
       </c>
       <c r="B24" t="s">
         <v>11</v>
       </c>
       <c r="C24">
         <v>75</v>
       </c>
       <c r="D24" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E24"/>
+        <v>28</v>
+      </c>
+      <c r="E24" t="s">
+        <v>29</v>
+      </c>
       <c r="F24" t="s">
         <v>26</v>
       </c>
       <c r="G24" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>10</v>
       </c>
       <c r="B25" t="s">
         <v>11</v>
       </c>
       <c r="C25">
         <v>76</v>
       </c>
       <c r="D25" t="s">
         <v>16</v>
       </c>
-      <c r="E25"/>
+      <c r="E25" t="s">
+        <v>29</v>
+      </c>
       <c r="F25" t="s">
         <v>26</v>
       </c>
       <c r="G25" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>10</v>
       </c>
       <c r="B26" t="s">
         <v>11</v>
       </c>
       <c r="C26">
         <v>77</v>
       </c>
       <c r="D26" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E26"/>
+        <v>28</v>
+      </c>
+      <c r="E26" t="s">
+        <v>13</v>
+      </c>
       <c r="F26" t="s">
         <v>26</v>
       </c>
       <c r="G26" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>10</v>
       </c>
       <c r="B27" t="s">
         <v>11</v>
       </c>
       <c r="C27">
         <v>78</v>
       </c>
       <c r="D27" t="s">
         <v>16</v>
       </c>
       <c r="E27" t="s">
         <v>17</v>
       </c>
       <c r="F27" t="s">
         <v>26</v>
       </c>
       <c r="G27" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>10</v>
       </c>
       <c r="B28" t="s">
         <v>11</v>
       </c>
       <c r="C28">
         <v>79</v>
       </c>
       <c r="D28" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E28"/>
+        <v>30</v>
+      </c>
+      <c r="E28" t="s">
+        <v>17</v>
+      </c>
       <c r="F28" t="s">
         <v>26</v>
       </c>
       <c r="G28" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>10</v>
       </c>
       <c r="B29" t="s">
         <v>11</v>
       </c>
       <c r="C29">
         <v>80</v>
       </c>
       <c r="D29" t="s">
         <v>12</v>
       </c>
       <c r="E29" t="s">
         <v>13</v>
       </c>
       <c r="F29" t="s">
         <v>26</v>
@@ -1176,215 +1197,215 @@
       </c>
       <c r="F30" t="s">
         <v>26</v>
       </c>
       <c r="G30" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>10</v>
       </c>
       <c r="B31" t="s">
         <v>11</v>
       </c>
       <c r="C31">
         <v>87</v>
       </c>
       <c r="D31" t="s">
         <v>12</v>
       </c>
       <c r="E31" t="s">
         <v>17</v>
       </c>
       <c r="F31" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="G31" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>10</v>
       </c>
       <c r="B32" t="s">
         <v>11</v>
       </c>
       <c r="C32">
         <v>88</v>
       </c>
       <c r="D32" t="s">
         <v>16</v>
       </c>
       <c r="E32" t="s">
         <v>17</v>
       </c>
       <c r="F32" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="G32" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>10</v>
       </c>
       <c r="B33" t="s">
         <v>11</v>
       </c>
       <c r="C33">
         <v>89</v>
       </c>
       <c r="D33" t="s">
         <v>12</v>
       </c>
       <c r="E33" t="s">
         <v>17</v>
       </c>
       <c r="F33" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="G33" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>10</v>
       </c>
       <c r="B34" t="s">
         <v>11</v>
       </c>
       <c r="C34">
         <v>180</v>
       </c>
       <c r="D34" t="s">
         <v>12</v>
       </c>
       <c r="E34" t="s">
         <v>17</v>
       </c>
       <c r="F34" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="G34" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>10</v>
       </c>
       <c r="B35" t="s">
         <v>11</v>
       </c>
       <c r="C35">
         <v>235</v>
       </c>
       <c r="D35" t="s">
         <v>16</v>
       </c>
       <c r="E35" t="s">
         <v>17</v>
       </c>
       <c r="F35" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G35" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>10</v>
       </c>
       <c r="B36" t="s">
         <v>11</v>
       </c>
       <c r="C36">
         <v>237</v>
       </c>
       <c r="D36" t="s">
         <v>12</v>
       </c>
       <c r="E36" t="s">
         <v>17</v>
       </c>
       <c r="F36" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G36" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>10</v>
       </c>
       <c r="B37" t="s">
         <v>11</v>
       </c>
       <c r="C37">
         <v>2591</v>
       </c>
       <c r="D37" t="s">
         <v>16</v>
       </c>
       <c r="E37" t="s">
         <v>17</v>
       </c>
       <c r="F37" t="s">
         <v>22</v>
       </c>
       <c r="G37" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>10</v>
       </c>
       <c r="B38" t="s">
         <v>11</v>
       </c>
       <c r="C38">
         <v>2592</v>
       </c>
       <c r="D38" t="s">
         <v>12</v>
       </c>
       <c r="E38" t="s">
         <v>17</v>
       </c>
       <c r="F38" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G38" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>10</v>
       </c>
       <c r="B39" t="s">
         <v>11</v>
       </c>
       <c r="C39">
         <v>2593</v>
       </c>
       <c r="D39" t="s">
         <v>12</v>
       </c>
       <c r="E39" t="s">
         <v>17</v>
       </c>
       <c r="F39" t="s">
         <v>22</v>
       </c>
       <c r="G39" t="s">
         <v>19</v>
       </c>
     </row>
@@ -1402,51 +1423,53 @@
         <v>12</v>
       </c>
       <c r="E40" t="s">
         <v>13</v>
       </c>
       <c r="F40" t="s">
         <v>22</v>
       </c>
       <c r="G40" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>10</v>
       </c>
       <c r="B41" t="s">
         <v>11</v>
       </c>
       <c r="C41">
         <v>2597</v>
       </c>
       <c r="D41" t="s">
         <v>12</v>
       </c>
-      <c r="E41"/>
+      <c r="E41" t="s">
+        <v>29</v>
+      </c>
       <c r="F41" t="s">
         <v>26</v>
       </c>
       <c r="G41" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>10</v>
       </c>
       <c r="B42" t="s">
         <v>11</v>
       </c>
       <c r="C42">
         <v>2598</v>
       </c>
       <c r="D42" t="s">
         <v>12</v>
       </c>
       <c r="E42" t="s">
         <v>13</v>
       </c>
       <c r="F42" t="s">
         <v>26</v>
@@ -1473,100 +1496,100 @@
       </c>
       <c r="F43" t="s">
         <v>26</v>
       </c>
       <c r="G43" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>10</v>
       </c>
       <c r="B44" t="s">
         <v>11</v>
       </c>
       <c r="C44">
         <v>2600</v>
       </c>
       <c r="D44" t="s">
         <v>12</v>
       </c>
       <c r="E44" t="s">
         <v>17</v>
       </c>
       <c r="F44" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="G44" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>10</v>
       </c>
       <c r="B45" t="s">
         <v>11</v>
       </c>
       <c r="C45">
         <v>2609</v>
       </c>
       <c r="D45" t="s">
         <v>12</v>
       </c>
       <c r="E45" t="s">
         <v>17</v>
       </c>
       <c r="F45" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="G45" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>10</v>
       </c>
       <c r="B46" t="s">
         <v>11</v>
       </c>
       <c r="C46">
         <v>2610</v>
       </c>
       <c r="D46" t="s">
         <v>12</v>
       </c>
       <c r="E46" t="s">
         <v>17</v>
       </c>
       <c r="F46" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="G46" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>